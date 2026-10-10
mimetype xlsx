--- v2 (2026-08-25)
+++ v3 (2026-10-10)
@@ -347,51 +347,51 @@
   <si>
     <t>DAL</t>
   </si>
   <si>
     <t>DAL 25</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-DAL 25 (15:00) 16-Walter Stewart sacked at DAL 14 for -11 yards (50-Nick Reynoso). Sack allowed by 88-Drew Pearson. 88-Drew Pearson completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#16 Walter Stewart - QB</t>
   </si>
   <si>
     <t>#36 James Page - FB</t>
   </si>
   <si>
     <t>#81 Harold Burley - TE</t>
   </si>
   <si>
-    <t>#19 Steven Stephenson - WR</t>
+    <t>#10 Steven Stephenson - WR</t>
   </si>
   <si>
     <t>#3 Jared Reiter - LT</t>
   </si>
   <si>
     <t>#51 Roger Kirk - LG</t>
   </si>
   <si>
     <t>#64 Tom Rafferty - C</t>
   </si>
   <si>
     <t>#77 John Cowart - RG</t>
   </si>
   <si>
     <t>#66 Richard Bragg - RG</t>
   </si>
   <si>
     <t>#90 Anthony Faulkner - LDE</t>
   </si>
   <si>
     <t>#68 Ruben Shepherd - RDE</t>
   </si>
   <si>
     <t>#99 Jacinto Young - DT</t>
   </si>
@@ -692,51 +692,51 @@
   <si>
     <t>CLE 27</t>
   </si>
   <si>
     <t>3-11-CLE 27 (8:46) 44-Robert Newhouse ran to CLE 26 for 1 yards. Tackle by 69-Thomas Zimmerman.</t>
   </si>
   <si>
     <t>8:12</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-10-CLE 26 (8:11) 11-Austin Atkinson 43 yard field goal is GOOD. CLE 0 DAL 3</t>
   </si>
   <si>
     <t>#18 David McQuay - QB</t>
   </si>
   <si>
     <t>#11 Austin Atkinson - K</t>
   </si>
   <si>
-    <t>#63 Glen Titensor - C</t>
+    <t>#63 Glen Titensor - LG</t>
   </si>
   <si>
     <t>#53 David Bradley - WLB</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>DAL 35</t>
   </si>
   <si>
     <t>(8:08) 11-Austin Atkinson kicks 75 yards from DAL 35 to CLE -10. Touchback.</t>
   </si>
   <si>
     <t>#28 George McGinnis - FB</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-10-CLE 25 (8:08) 10-William Thomas pass Pass knocked down by 30-Kevin Morey. incomplete, intended for 86-James Brookins.</t>
   </si>