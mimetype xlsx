--- v2 (2026-09-13)
+++ v3 (2026-10-29)
@@ -380,51 +380,51 @@
   <si>
     <t>#51 Roger Kirk - LG</t>
   </si>
   <si>
     <t>#89 Billy Joe DuPree - TE</t>
   </si>
   <si>
     <t>#64 Tom Rafferty - C</t>
   </si>
   <si>
     <t>#44 Robert Newhouse - RB</t>
   </si>
   <si>
     <t>#36 James Page - FB</t>
   </si>
   <si>
     <t>#3 Jared Reiter - LT</t>
   </si>
   <si>
     <t>#78 Chad Lynch - LDE</t>
   </si>
   <si>
     <t>#79 Donte Bailey - DT</t>
   </si>
   <si>
-    <t>#71 William Ritchie - RDE</t>
+    <t>#74 William Ritchie - RDE</t>
   </si>
   <si>
     <t>#59 William Cannon - DT</t>
   </si>
   <si>
     <t>#99 Andy Lamb - WLB</t>
   </si>
   <si>
     <t>#29 Glenn Saleh - CB</t>
   </si>
   <si>
     <t>#35 John Brown - CB</t>
   </si>
   <si>
     <t>#38 Scott  Case - SS</t>
   </si>
   <si>
     <t>#93 Carlos Green - DT</t>
   </si>
   <si>
     <t>#28 Raymond Meli - SS</t>
   </si>
   <si>
     <t>#52 Stephen Jackson - WLB</t>
   </si>
@@ -452,51 +452,51 @@
   <si>
     <t>#57 Wilbert Caudill - MLB</t>
   </si>
   <si>
     <t>#60 Perry Patetick - SLB</t>
   </si>
   <si>
     <t>#40 Eddie Galloway - FS</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>1-10-CIN 25 (14:46) 11-William Vanbrunt pass complete to 24-John Anderson to CIN 27 for 2 yards. Tackle by 29-Steve Rosier.</t>
   </si>
   <si>
     <t>#11 William Vanbrunt - QB</t>
   </si>
   <si>
-    <t>#24 John Anderson - RB</t>
+    <t>#38 John Anderson - RB</t>
   </si>
   <si>
     <t>#44 Kyle Hoffman - FB</t>
   </si>
   <si>
     <t>#81 Rene Searcy - TE</t>
   </si>
   <si>
     <t>#87 Dennis Wilson - WR</t>
   </si>
   <si>
     <t>#13 Howard McGee - WR</t>
   </si>
   <si>
     <t>#67 Delbert Engle - LT</t>
   </si>
   <si>
     <t>#77 Idaho Thigarden - LG</t>
   </si>
   <si>
     <t>#61 Jeffrey Stiver - C</t>
   </si>
   <si>
     <t>#70 Eli Raya - RG</t>
   </si>
@@ -1616,51 +1616,51 @@
   <si>
     <t>3-8-DAL 8 (4:16) 16-Walter Stewart pass complete to 2-James Page to DAL 12 for 4 yards. Tackle by 8-Monty Jones.</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>DAL 12</t>
   </si>
   <si>
     <t>4-4-DAL 12 (3:34) 12-Percy Johnson punts 46 yards to CIN 42. 82-Ronald Moore to CIN 43 for 1 yards. Tackle by 94-Drew Patrick.</t>
   </si>
   <si>
     <t>3:24</t>
   </si>
   <si>
     <t>1-10-CIN 43 (3:25) 11-William Vanbrunt pass complete to 24-John Anderson to DAL 24 for 33 yards. Tackle by 29-Steve Rosier.</t>
   </si>
   <si>
     <t>2:44</t>
   </si>
   <si>
     <t>1-10-DAL 24 (2:43) 11-William Vanbrunt sacked at DAL 32 for -8 yards (71-Angel Hindman). Sack allowed by 67-Delbert Engle.</t>
   </si>
   <si>
-    <t>#1 Joseph Pace - LDE</t>
+    <t>#92 Joseph Pace - SLB</t>
   </si>
   <si>
     <t>1:59</t>
   </si>
   <si>
     <t>2-18-DAL 32 (1:58) 34-Michael Allen ran to DAL 30 for 1 yards. Tackle by 91-William Bray.</t>
   </si>
   <si>
     <t>1:24</t>
   </si>
   <si>
     <t>3-17-DAL 30 (1:23) 11-William Vanbrunt pass incomplete, intended for 82-Ronald Moore.</t>
   </si>
   <si>
     <t>1:19</t>
   </si>
   <si>
     <t>4-17-DAL 30 (1:20) 9-Larry Clay 47 yard field goal is GOOD. CIN 43 DAL 10</t>
   </si>
   <si>
     <t>1:15</t>
   </si>
   <si>
     <t>(1:16) 9-Larry Clay kicks 75 yards from CIN 35 to DAL -10. Touchback.</t>
   </si>