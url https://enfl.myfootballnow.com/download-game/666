--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -479,51 +479,51 @@
   <si>
     <t>NOS 18</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NOS 18 (12:54) 10-William Thomas pass Pass knocked down by 42-Melvin King. incomplete, intended for 80-Jeremy Price.</t>
   </si>
   <si>
     <t>#24 Eric Martin - RB</t>
   </si>
   <si>
     <t>#15 John Russell - WR</t>
   </si>
   <si>
     <t>#98 Marc Braxton - DT</t>
   </si>
   <si>
     <t>#67 Stephen Papa - RDE</t>
   </si>
   <si>
-    <t>#46 Alexander Henry - CB</t>
+    <t>#36 Alexander Henry - CB</t>
   </si>
   <si>
     <t>#34 Timothy Washington - CB</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-NOS 18 (12:50) 10-William Thomas pass complete to 15-John Russell to NOS 6 for 12 yards. Tackle by 48-David Reid. NOS 98-David Jenkins was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#13 Miguel Castillo - WR</t>
   </si>
   <si>
     <t>#48 David Reid - CB</t>
   </si>
   <si>
     <t>#30 Tyler Olivarria - FS</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
@@ -686,51 +686,51 @@
   <si>
     <t>NOS 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-NOS 33 (10:44) 11-Ian Watson punts 63 yards to CLE 4.</t>
   </si>
   <si>
     <t>#11 Ian Watson - P</t>
   </si>
   <si>
     <t>#63 Wallace Ouimet - C</t>
   </si>
   <si>
     <t>#78 George Deleon - LG</t>
   </si>
   <si>
     <t>#75 Benjamin Brashear - RT</t>
   </si>
   <si>
-    <t>#71 Melvin Cramer - RDE</t>
+    <t>#69 Melvin Cramer - RDE</t>
   </si>
   <si>
     <t>#69 Thomas Zimmerman - RDE</t>
   </si>
   <si>
     <t>10:33</t>
   </si>
   <si>
     <t>CLE 4</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-CLE 4 (10:34) 10-William Thomas pass Pass knocked down by 46-Alexander Henry. incomplete, intended for 15-John Russell.</t>
   </si>
   <si>
     <t>#14 Freeman Hubbard - WR</t>
   </si>
   <si>
     <t>10:31</t>
   </si>