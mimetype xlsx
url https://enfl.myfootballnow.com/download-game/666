--- v0 (2026-07-04)
+++ v1 (2026-08-25)
@@ -401,51 +401,51 @@
   <si>
     <t>#72 Cody Soto - DT</t>
   </si>
   <si>
     <t>#73 Dwight Blount - RDE</t>
   </si>
   <si>
     <t>#54 Walter Roberts - SLB</t>
   </si>
   <si>
     <t>#93 Albert Cosentino - MLB</t>
   </si>
   <si>
     <t>#95 Robert Powers - WLB</t>
   </si>
   <si>
     <t>#22 Michael Kelly - CB</t>
   </si>
   <si>
     <t>#41 William Busse - CB</t>
   </si>
   <si>
     <t>#32 Harold Walker - SS</t>
   </si>
   <si>
-    <t>#49 Marvin Allen - FS</t>
+    <t>#41 Marvin Allen - FS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>CLE 32</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>2-3-CLE 32 (14:19) 32-Jason Shoemaker ran to CLE 37 for 5 yards. Tackle by 42-Melvin King.</t>
   </si>
   <si>
     <t>#84 James Brookins - TE</t>
   </si>
   <si>
     <t>#51 Greg Brazina - SLB</t>
   </si>
   <si>
     <t>#35 Mark Moore - MLB</t>
   </si>
   <si>
     <t>#32 Melvin King - SS</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>NOS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:09) Extra point GOOD by 19-Doyle Cook. NOS 0 CLE 7</t>
   </si>
   <si>
     <t>#9 Joseph Cleaver - P</t>
   </si>
   <si>
     <t>#19 Doyle Cook - K</t>
   </si>
   <si>
     <t>#70 Quentin Jenkins - C</t>
   </si>
   <si>
-    <t>#66 Anthony Graham - RT</t>
+    <t>#68 Anthony Graham - RT</t>
   </si>
   <si>
     <t>#77 David Cook - RG</t>
   </si>
   <si>
     <t>#63 Clarence Rhodes - LG</t>
   </si>
   <si>
     <t>CLE 35</t>
   </si>
   <si>
     <t>(12:09) 19-Doyle Cook kicks 74 yards from CLE 35 to NOS -9. Touchback.</t>
   </si>
   <si>
     <t>#81 Marcellus Jewell - WR</t>
   </si>
   <si>
     <t>NOS 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>3-4 Normal 2 Deep Man</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>#82 Edward Myers - TE</t>
   </si>
   <si>
     <t>#88 Douglas Hoskins - WR</t>
   </si>
   <si>
     <t>#89 Peter Thomas - WR</t>
   </si>
   <si>
     <t>#57 David Winston - LT</t>
   </si>
   <si>
     <t>#66 Cannonball Butler - LG</t>
   </si>
   <si>
     <t>#1 Ben McNeil - C</t>
   </si>
   <si>
     <t>#70 Denny Patterson - RG</t>
   </si>
   <si>
     <t>#67 Enrique Faucette - RT</t>
   </si>
   <si>
-    <t>#97 Anthony Faulkner - LDE</t>
+    <t>#90 Anthony Faulkner - LDE</t>
   </si>
   <si>
     <t>#99 Jacinto Young - DT</t>
   </si>
   <si>
     <t>#98 Keith Anderson - RDE</t>
   </si>
   <si>
     <t>#58 Paul Hernandez - MLB</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>NOS 30</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>2-5-NOS 30 (11:30) 15-David Peterson pass incomplete, intended for 88-Douglas Hoskins.</t>
   </si>