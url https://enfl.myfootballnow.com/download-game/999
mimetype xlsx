--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -359,51 +359,51 @@
   <si>
     <t>1-10-DAL 25 (15:00) 3-Michael Turner pass Pass knocked down by 47-Michael Adams. incomplete, intended for 10-Nelson Mills. PENALTY - Pass Interference (BAL 35-James Sullivan)</t>
   </si>
   <si>
     <t>#3 Michael Turner - QB</t>
   </si>
   <si>
     <t>#44 Robert Newhouse - RB</t>
   </si>
   <si>
     <t>#80 Albert Almaraz - TE</t>
   </si>
   <si>
     <t>#89 Billy Joe DuPree - TE</t>
   </si>
   <si>
     <t>#81 Michael Spady - WR</t>
   </si>
   <si>
     <t>#61 Joseph Buckley - LT</t>
   </si>
   <si>
     <t>#51 Roger Kirk - LG</t>
   </si>
   <si>
-    <t>#63 Glen Titensor - C</t>
+    <t>#63 Glen Titensor - LG</t>
   </si>
   <si>
     <t>#74 James Wightman - RG</t>
   </si>
   <si>
     <t>#72 Melvin Rivera - RT</t>
   </si>
   <si>
     <t>#91 Justin Chiaramonte - SLB</t>
   </si>
   <si>
     <t>#71 Rene Rodriguez - DT</t>
   </si>
   <si>
     <t>#67 Calvin Stich - RDE</t>
   </si>
   <si>
     <t>#45 George Jackson - CB</t>
   </si>
   <si>
     <t>#35 James Sullivan - CB</t>
   </si>
   <si>
     <t>#41 Xavier Conceicao - CB</t>
   </si>
@@ -425,60 +425,60 @@
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>DAL 35</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-DAL 35 (14:55) 42-Kenneth Graham ran to DAL 35 for a short gain. Tackle by 20-Tavion Pierce.</t>
   </si>
   <si>
     <t>#42 Kenneth Graham - RB</t>
   </si>
   <si>
     <t>#88 Drew Pearson - WR</t>
   </si>
   <si>
     <t>#28 Walter Mills - RB</t>
   </si>
   <si>
-    <t>#19 Steven Stephenson - WR</t>
+    <t>#10 Steven Stephenson - WR</t>
   </si>
   <si>
     <t>#62 Brian Baldinger - LG</t>
   </si>
   <si>
     <t>#63 Victor Davis - LDE</t>
   </si>
   <si>
-    <t>#92 Normand Rayes - LDE</t>
+    <t>#98 Normand Rayes - LDE</t>
   </si>
   <si>
     <t>#90 Richard Watkins - MLB</t>
   </si>
   <si>
     <t>#94 Lance Morris - MLB</t>
   </si>
   <si>
     <t>#43 James Contreras - CB</t>
   </si>
   <si>
     <t>#20 Tavion Pierce - CB</t>
   </si>
   <si>
     <t>#49 Richard Dicken - FS</t>
   </si>
   <si>
     <t>#33 Eric Stryker - SS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>Singleback Normal SE Quick Hit</t>
   </si>